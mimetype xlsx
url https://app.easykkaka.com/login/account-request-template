--- v0 (2026-07-03)
+++ v1 (2026-09-01)
@@ -8,134 +8,155 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="계정신청서" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
-    <t>※ 3행에 정보를 입력하신 후 이 파일을 easykkaka@outlook.kr 로 이메일 보내주시면 확인 후 계정 생성해드립니다.</t>
-[...20 lines deleted...]
-    <t>비고</t>
+    <t>※ 3행에 정보를 입력하신 후 이 파일을 easykkaka@outlook.kr 로 이메일 보내주시면 확인 후 계정 생성해드립니다. (빨간색 항목은 필수 입력)</t>
+  </si>
+  <si>
+    <t>화주명(회사명) (필수)</t>
+  </si>
+  <si>
+    <t>담당자명 (필수)</t>
+  </si>
+  <si>
+    <t>담당자 연락처 (선택)</t>
+  </si>
+  <si>
+    <t>담당자 이메일 (선택)</t>
+  </si>
+  <si>
+    <t>희망 로그인 아이디 (필수)</t>
+  </si>
+  <si>
+    <t>희망 비밀번호 (필수)</t>
+  </si>
+  <si>
+    <t>비고 (선택)</t>
   </si>
   <si>
     <t>예: (주)이지까까</t>
   </si>
   <si>
     <t>예: 홍길동</t>
   </si>
   <si>
     <t>예: 010-0000-0000</t>
   </si>
   <si>
     <t>예: name@company.com</t>
   </si>
   <si>
-    <t>STARTER(주문관리) 또는 BUSINESS(주문+재고관리)</t>
-[...1 lines deleted...]
-  <si>
     <t>영문+숫자 조합</t>
+  </si>
+  <si>
+    <t>직접 입력해주세요</t>
   </si>
   <si>
     <t>선택 입력</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="3">
+  <fonts count="5">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Calibri"/>
+      <sz val="11.0"/>
+      <b val="true"/>
+      <color indexed="9"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+      <b val="true"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
       <sz val="9.0"/>
       <i val="true"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
     <fill>
       <patternFill patternType="none">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="none">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
@@ -145,132 +166,135 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <top style="thin"/>
     </border>
     <border>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
     <border>
       <left style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="true" applyBorder="true" applyAlignment="true">
       <alignment wrapText="true" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFill="true" applyFont="true" applyAlignment="true" applyBorder="true">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyFill="true" applyFont="true" applyAlignment="true" applyBorder="true">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="4" xfId="0" applyFill="true" applyBorder="true" applyFont="true">
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="4" xfId="0" applyFill="true" applyFont="true" applyAlignment="true" applyBorder="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="4" xfId="0" applyFill="true" applyBorder="true" applyFont="true">
       <alignment wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="22.0" customWidth="true"/>
     <col min="2" max="2" width="22.0" customWidth="true"/>
     <col min="3" max="3" width="22.0" customWidth="true"/>
     <col min="4" max="4" width="22.0" customWidth="true"/>
     <col min="5" max="5" width="22.0" customWidth="true"/>
     <col min="6" max="6" width="22.0" customWidth="true"/>
     <col min="7" max="7" width="22.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" ht="40.0" customHeight="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="22.0" customHeight="true">
       <c r="A2" t="s" s="2">
         <v>1</v>
       </c>
       <c r="B2" t="s" s="2">
         <v>2</v>
       </c>
-      <c r="C2" t="s" s="2">
+      <c r="C2" t="s" s="3">
         <v>3</v>
       </c>
-      <c r="D2" t="s" s="2">
+      <c r="D2" t="s" s="3">
         <v>4</v>
       </c>
       <c r="E2" t="s" s="2">
         <v>5</v>
       </c>
       <c r="F2" t="s" s="2">
         <v>6</v>
       </c>
-      <c r="G2" t="s" s="2">
+      <c r="G2" t="s" s="3">
         <v>7</v>
       </c>
     </row>
     <row r="3" ht="28.0" customHeight="true">
-      <c r="A3" t="s" s="3">
+      <c r="A3" t="s" s="4">
         <v>8</v>
       </c>
-      <c r="B3" t="s" s="3">
+      <c r="B3" t="s" s="4">
         <v>9</v>
       </c>
-      <c r="C3" t="s" s="3">
+      <c r="C3" t="s" s="4">
         <v>10</v>
       </c>
-      <c r="D3" t="s" s="3">
+      <c r="D3" t="s" s="4">
         <v>11</v>
       </c>
-      <c r="E3" t="s" s="3">
+      <c r="E3" t="s" s="4">
         <v>12</v>
       </c>
-      <c r="F3" t="s" s="3">
+      <c r="F3" t="s" s="4">
         <v>13</v>
       </c>
-      <c r="G3" t="s" s="3">
+      <c r="G3" t="s" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="4"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>